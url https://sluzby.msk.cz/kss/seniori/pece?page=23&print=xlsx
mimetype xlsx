--- v1 (2026-02-25)
+++ v2 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -986,51 +986,51 @@
   <si>
     <t>Rooseveltova 2141/51, 79401 Krnov</t>
   </si>
   <si>
     <t>Odlehčovací služba Ondrášek</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Volgogradská 2633/2, 70030 Ostrava, Gurťjevova 459/11, 70030 Ostrava, 602 233 037</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
     <t>Okružní 1779/16, 79201 Bruntál, 555 530 827, 603 873 428</t>
   </si>
   <si>
     <t>odlehčovací služby</t>
   </si>
   <si>
     <t>Padlých hrdinů 312, 73911 Frýdlant nad Ostravicí, 558 441 611</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>Centrum sociálních služeb Bohumín, příspěvková organizace</t>
   </si>
   <si>
     <t>Bohumín, Dolní Lutyně, Rychvald</t>
   </si>
   <si>
     <t>Masarykova 365, 73551 Bohumín, 596 092 502</t>
   </si>
   <si>
     <t>osobní asistence</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Dolní Benešov, Háj ve Slezsku, Hať, Hlučín, Hněvošice, Chlebičov, Chuchelná, Kobeřice, Kozmice, Kravaře, Markvartovice, Mokré Lazce, Nové Sedlice, Oldřišov, Opava, Píšť, Raduň, Rohov, Služovice, Strahovice, Sudice, Šilheřovice, Štěpánkovice, Štítina, Třebom, Velké Hoštice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Hlučínská 739, 74727 Kobeřice</t>
   </si>
   <si>
     <t>Osobní asistence</t>
   </si>
@@ -1136,51 +1136,51 @@
   <si>
     <t>Pečovatelská služba a Dům s pečovatelskou službou</t>
   </si>
   <si>
     <t>Dolní Lutyně</t>
   </si>
   <si>
     <t>K Penzionu 120, 73553 Dolní Lutyně, 552 301 296, 602 111 062</t>
   </si>
   <si>
     <t>Pečovatelská služba Hrabyně, příspěvková organizace</t>
   </si>
   <si>
     <t>Hrabyně</t>
   </si>
   <si>
     <t>Hrabyně 207, 74767 Hrabyně, 727 977 205</t>
   </si>
   <si>
     <t>Pečovatelská služba města Vratimova</t>
   </si>
   <si>
     <t>Vratimov</t>
   </si>
   <si>
-    <t>Frýdecká 853/57, 73932 Vratimov, 595 705 911, 596 732 441</t>
+    <t>Frýdecká 853/57, 73932 Vratimov, 596 732 441, 607 225 927</t>
   </si>
   <si>
     <t>Pečovatelská služba Příbor</t>
   </si>
   <si>
     <t>Příbor, Skotnice</t>
   </si>
   <si>
     <t>Jičínská 238, 74258 Příbor, 737 286 554</t>
   </si>
   <si>
     <t>Pečovatelská služba v rodinách</t>
   </si>
   <si>
     <t>Syllabova 1278/19, 70300 Ostrava, 605 408 005</t>
   </si>
   <si>
     <t>Pohoda</t>
   </si>
   <si>
     <t>SAREPTA Komorní Lhotka, domov pro seniory</t>
   </si>
   <si>
     <t>Komorní Lhotka</t>
   </si>
@@ -1433,51 +1433,51 @@
   <si>
     <t>Dlouhá třída 1510/18d, 73601 Havířov, 603 472 765</t>
   </si>
   <si>
     <t>Průběžná 6249/80, 70800 Ostrava, 555 131 660</t>
   </si>
   <si>
     <t>Charita Odry</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Fulnek, Heřmanice u Oder, Heřmánky, Jakubčovice nad Odrou, Kružberk, Luboměř, Mankovice, Melč, Moravice, Nové Lublice, Odry, Radkov, Spálov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov, Vražné, Vrchy</t>
   </si>
   <si>
     <t>Hranická 162/36, 74235 Odry, 604 645 350</t>
   </si>
   <si>
     <t>Město Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1784,51 +1784,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C224" sqref="C224"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -4269,59 +4269,50 @@
       <c r="A223" s="2" t="s">
         <v>467</v>
       </c>
       <c r="B223" s="2" t="s">
         <v>468</v>
       </c>
       <c r="C223" s="2" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B224" s="2" t="s">
         <v>471</v>
       </c>
       <c r="C224" s="2" t="s">
         <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>