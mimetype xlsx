--- v2 (2026-05-13)
+++ v3 (2026-09-12)
@@ -38,51 +38,51 @@
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>