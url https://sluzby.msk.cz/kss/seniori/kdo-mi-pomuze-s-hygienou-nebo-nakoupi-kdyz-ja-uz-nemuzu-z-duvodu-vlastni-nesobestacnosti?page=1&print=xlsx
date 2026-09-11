--- v3 (2026-05-13)
+++ v4 (2026-09-11)
@@ -47,60 +47,60 @@
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>Asistenční služba</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
     <t>Sokolovská 1761/36, 73506 Karviná, 773 494 545</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Charitní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 735 792 271</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 735 792 271</t>
   </si>
   <si>
     <t>Charitní asistenční služba</t>
   </si>
   <si>
     <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
   </si>
   <si>
     <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Charitní středisko sv. Anežky České-osobní asistence</t>
   </si>
   <si>
     <t>Budišovice, Hrabyně, Ostrava, Pustá Polom</t>
   </si>
   <si>
     <t>čp. 201, 74767 Hrabyně, 737 558 112</t>
   </si>
@@ -299,51 +299,51 @@
   <si>
     <t>Fany DK s.r.o.</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína</t>
   </si>
   <si>
     <t>Dlouhá 1865/44, 74101 Nový Jičín, 775 276 254</t>
   </si>
   <si>
     <t>Charitní ošetřovatelská a pečovatelská služba Kopřivnice</t>
   </si>
   <si>
     <t>Hodslavice, Kopřivnice, Mořkov, Příbor, Rybí, Štramberk, Veřovice, Závišice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 722 923 076</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Havířov, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Karviná, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 734 300 828</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 734 300 828</t>
   </si>
   <si>
     <t>Baška, Bílá, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lhotka, Lučina, Malenovice, Metylovice, Nižní Lhoty, Nošovice, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Pstruží, Raškovice, Řepiště, Sedliště, Staré Hamry, Staré Město, Staříč, Sviadnov, Žabeň</t>
   </si>
   <si>
     <t>Beskydská 124, 73801 Frýdek-Místek, 731 133 020</t>
   </si>
   <si>
     <t>Hošťálkovy, Krasov, Krnov, Liptaň, Rusín, Slezské Rudoltice, Třemešná, Úvalno, Zátor</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov, 554 611 366</t>
   </si>
   <si>
     <t>Bolatice, Branka u Opavy, Březová, Dolní Životice, Háj ve Slezsku, Hlubočec, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chvalíkovice, Jezdkovice, Kravaře, Litultovice, Mikolajice, Mokré Lazce, Neplachovice, Nové Sedlice, Oldřišov, Opava, Otice, Pustá Polom, Raduň, Slavkov, Služovice, Stěbořice, Štáblovice, Štěpánkovice, Štítina, Uhlířov, Velké Heraltice, Velké Hoštice, Vršovice</t>
   </si>
   <si>
     <t>Kylešovská 777/4, 74601 Opava, 553 764 084</t>
   </si>
   <si>
     <t>Albrechtičky, Bartošovice, Bílov, Jistebník, Pustějov, Studénka, Velké Albrechtice</t>
   </si>
   <si>
     <t>Malá strana 460, 74213 Studénka, 556 400 066, 608 535 651</t>
   </si>