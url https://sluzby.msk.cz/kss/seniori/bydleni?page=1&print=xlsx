--- v3 (2026-06-02)
+++ v4 (2026-10-02)
@@ -29,51 +29,51 @@
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Adámkova vila, Domov se zvláštním režimem, z. ú.</t>
   </si>
   <si>
     <t>Raškovice</t>
   </si>
   <si>
-    <t>Raškovice 28, 73904 Raškovice, 730 820 129</t>
+    <t>Raškovice 699, 73904 Raškovice, 730 820 129, Raškovice 28, 73904 Raškovice, 730 820 129</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Frýdek - Místek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Míru 1313, 73801 Frýdek-Místek, 737 215 433</t>
   </si>
   <si>
     <t>Armáda spásy, Domov Přístav Ostrava - Zukalova</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Zukalova 1401/3, 70300 Ostrava, 773 770 267</t>
   </si>
   <si>
     <t>Centrum sociálních služeb Český Těšín, příspěvková organizace</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
@@ -488,51 +488,51 @@
   <si>
     <t>Dům seniorů "POHODA", o.p.s.</t>
   </si>
   <si>
     <t>Mládí 725, 73514 Orlová, 596 511 071</t>
   </si>
   <si>
     <t>Gerontocentrum ČČK</t>
   </si>
   <si>
     <t>Střelniční 257/3, 73701 Český Těšín, 558 711 999</t>
   </si>
   <si>
     <t>Charitní domov sv. Mikuláše - Ludgeřovice</t>
   </si>
   <si>
     <t>Ludgeřovice</t>
   </si>
   <si>
     <t>Hlučínská 1330/7a, 74714 Ludgeřovice, 595 020 562</t>
   </si>
   <si>
     <t>Charitní dům pokojného stáří</t>
   </si>
   <si>
-    <t>Cihelní 1823/15, 73701 Český Těšín, 731 133 261, Okružní 1760/1, 73701 Český Těšín, 731 133 261</t>
+    <t>Hrabinská 499/17, 73701 Český Těšín, 731 133 261</t>
   </si>
   <si>
     <t>Charitní dům pokojného stáří sv. Františka</t>
   </si>
   <si>
     <t>Farská 301, 73581 Bohumín, 596 016 070</t>
   </si>
   <si>
     <t>Charitní dům pro seniory v Hnojníku</t>
   </si>
   <si>
     <t>Hnojník</t>
   </si>
   <si>
     <t>čp. 2, 73953 Hnojník, 731 520 068</t>
   </si>
   <si>
     <t>Charitní dům Salvator Krnov-domov pro osoby se specifickými potřebami</t>
   </si>
   <si>
     <t>M. Švabinského 712/10, 79401 Krnov, 554 614 702</t>
   </si>
   <si>
     <t>Charitní dům sv. Alžběty-zařízení pro přechodný pobyt seniorů</t>
   </si>