--- v0 (2026-02-25)
+++ v1 (2026-04-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -398,51 +398,51 @@
   <si>
     <t>Drátovenská 246, 73551 Bohumín 5, 734 360 326, Štramberská 2871/47, 70300 Ostrava 3, 734 769 704</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE, Frýdek - Místek, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Baška, Brušperk, Bruzovice, Čeladná, Dobrá, Dobratice, Dolní Tošanovice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Hnojník, Horní Tošanovice, Hukvaldy, Janovice, Kaňovice, Kozlovice, Krásná, Lučina, Metylovice, Nižní Lhoty, Nošovice, Ostrava, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Raškovice, Řepiště, Sedliště, Staré Město, Staříč, Sviadnov, Třanovice, Vojkovice, Vyšní Lhoty, Žabeň, Žermanice</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek 1, 739 380 145</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -749,51 +749,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C47" sqref="C47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1287,59 +1287,50 @@
       <c r="A46" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>