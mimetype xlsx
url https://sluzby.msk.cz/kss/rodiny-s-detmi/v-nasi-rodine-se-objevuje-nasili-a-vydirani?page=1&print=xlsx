--- v1 (2026-04-21)
+++ v2 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
-    <t>Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
+    <t>Antonínovo náměstí 92, 73801 Frýdek-Místek, Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
   </si>
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
@@ -251,51 +251,51 @@
   <si>
     <t>Bolatice, Dolní Benešov, Hněvošice, Chlebičov, Chuchelná, Kobeřice, Kravaře, Oldřišov, Rohov, Služovice, Strahovice, Sudice, Štěpánkovice, Velké Hoštice</t>
   </si>
   <si>
     <t>Zacpalova 379/27, 74601 Opava, 734 202 918</t>
   </si>
   <si>
     <t>Poradenské středisko pro rodinu a dítě "RaD"</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 596 885 678</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
@@ -303,59 +303,50 @@
     <t>Těrlická 1257, 73535 Horní Suchá, 608 567 552</t>
   </si>
   <si>
     <t>Poradna sv. Alexandra</t>
   </si>
   <si>
     <t>Františka Formana 251/13, 70030 Ostrava, 731 625 840</t>
   </si>
   <si>
     <t>Rodinná poradna</t>
   </si>
   <si>
     <t>Bartošovice, Bělá, Bohuslavice, Čavisov, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Lhota, Hať, Hladké Životice, Hlučín, Hodslavice, Horní Lhota, Hostašovice, Jeseník nad Odrou, Klimkovice, Kozmice, Kunín, Libhošť, Ludgeřovice, Markvartovice, Mořkov, Nový Jičín, Olbramice, Ostrava, Píšť, Rybí, Sedlnice, Stará Ves nad Ondřejnicí, Starý Jičín, Suchdol nad Odrou, Šenov, Šenov u Nového Jičína, Šilheřovice, Třinec, Václavovice, Velká Polom, Vratimov, Vřesina, Závada, Zbyslavice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -753,54 +744,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C47"/>
+  <dimension ref="A1:C46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C47" sqref="C47"/>
+      <selection activeCell="C46" sqref="C46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1270,61 +1261,50 @@
       </c>
       <c r="C44" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>123</v>
-      </c>
-[...9 lines deleted...]
-        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>