--- v4 (2026-08-02)
+++ v5 (2026-10-06)
@@ -12,92 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
+  </si>
+  <si>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
@@ -589,172 +592,172 @@
         <v>10</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>