--- v4 (2026-08-22)
+++ v5 (2026-10-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
@@ -65,51 +65,51 @@
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
@@ -282,50 +282,53 @@
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
+  </si>
+  <si>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
@@ -1122,172 +1125,172 @@
         <v>86</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>