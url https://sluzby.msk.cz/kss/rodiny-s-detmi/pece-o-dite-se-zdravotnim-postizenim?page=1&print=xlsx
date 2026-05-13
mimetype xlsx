--- v2 (2026-03-28)
+++ v3 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -290,51 +290,51 @@
   <si>
     <t>Drátovenská 246, 73551 Bohumín 5, 734 360 326, Štramberská 2871/47, 70300 Ostrava 3, 734 769 704</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE, Frýdek - Místek, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Baška, Brušperk, Bruzovice, Čeladná, Dobrá, Dobratice, Dolní Tošanovice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Hnojník, Horní Tošanovice, Hukvaldy, Janovice, Kaňovice, Kozlovice, Krásná, Lučina, Metylovice, Nižní Lhoty, Nošovice, Ostrava, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Raškovice, Řepiště, Sedliště, Staré Město, Staříč, Sviadnov, Třanovice, Vojkovice, Vyšní Lhoty, Žabeň, Žermanice</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek 1, 739 380 145</t>
   </si>
   <si>
     <t>Společnost pro ranou péči, pobočka Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Rodinná 2719/57, 70030 Ostrava 30, 774 567 236</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -641,51 +641,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1014,59 +1014,50 @@
       <c r="A31" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>