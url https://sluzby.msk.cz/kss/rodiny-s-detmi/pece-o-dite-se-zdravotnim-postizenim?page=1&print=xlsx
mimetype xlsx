--- v3 (2026-05-13)
+++ v4 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
@@ -74,50 +74,53 @@
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>Alej míru 118, 73991 Jablunkov, 731 489 675</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
+  </si>
+  <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Město Petřvald</t>
   </si>
   <si>
     <t>Petřvald</t>
   </si>
   <si>
     <t>náměstí Gen. Vicherka 2511, 73541 Petřvald, 596 542 905</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
@@ -195,59 +198,50 @@
     <t>Hlubčická 294/9, 79401 Krnov 1, 733 142 402</t>
   </si>
   <si>
     <t>Poradna rané péče SALOME Bohumín</t>
   </si>
   <si>
     <t>Bohumín, Čavisov, Dětmarovice, Dolní Lhota, Dolní Lutyně, Horní Lhota, Klimkovice, Olbramice, Ostrava, Paskov, Rychvald, Stará Ves nad Ondřejnicí, Šenov, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 1041, 73581 Bohumín 1, 703 434 862, Štramberská 2871/47, 70300 Ostrava 3, 703 434 862</t>
   </si>
   <si>
     <t>Raná péče pro rodiny s dětmi s PAS</t>
   </si>
   <si>
     <t>Brandlova 1267/6, 70200 Ostrava, 603 337 641</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -645,54 +639,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C32"/>
+  <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -743,315 +737,304 @@
         <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      <c r="A32" s="2" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>