--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -12,86 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, Masarykova 388, 74245 Fulnek, Hranická 1113/48, 74235 Odry, 604 645 378, Komenského 169, 74901 Vítkov</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
@@ -264,50 +264,53 @@
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Český Těšín</t>
+  </si>
+  <si>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
@@ -1082,172 +1085,172 @@
         <v>80</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>