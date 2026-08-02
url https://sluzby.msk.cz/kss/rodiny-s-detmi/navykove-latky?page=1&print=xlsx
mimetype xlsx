--- v1 (2026-06-02)
+++ v2 (2026-08-02)
@@ -227,51 +227,51 @@
   <si>
     <t>Poradna Český Těšín</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
@@ -287,51 +287,51 @@
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Rodinná poradna</t>
   </si>
   <si>
     <t>Bartošovice, Bělá, Bohuslavice, Čavisov, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Lhota, Hať, Hladké Životice, Hlučín, Hodslavice, Horní Lhota, Hostašovice, Jeseník nad Odrou, Klimkovice, Kozmice, Kunín, Libhošť, Ludgeřovice, Markvartovice, Mořkov, Nový Jičín, Olbramice, Ostrava, Píšť, Rybí, Sedlnice, Stará Ves nad Ondřejnicí, Starý Jičín, Suchdol nad Odrou, Šenov, Šenov u Nového Jičína, Šilheřovice, Třinec, Václavovice, Velká Polom, Vratimov, Vřesina, Závada, Zbyslavice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
     <t>Armáda spásy, Prevence bezdomovectví Havířov</t>
   </si>
   <si>
     <t>Obránců míru 619/3, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Armáda spásy, Terénní programy Krnov</t>
   </si>
   <si>
     <t>Opavská 251/26, 79401 Krnov, 737 215 429</t>
   </si>
   <si>
     <t>Cesta k domovu - terénní programy</t>
   </si>