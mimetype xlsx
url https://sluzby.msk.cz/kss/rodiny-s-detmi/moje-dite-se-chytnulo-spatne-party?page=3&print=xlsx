--- v2 (2026-05-13)
+++ v3 (2026-07-12)
@@ -182,51 +182,51 @@
   <si>
     <t>Bolatice, Dolní Benešov, Hněvošice, Chlebičov, Chuchelná, Kobeřice, Kravaře, Oldřišov, Rohov, Služovice, Strahovice, Sudice, Štěpánkovice, Velké Hoštice</t>
   </si>
   <si>
     <t>Zacpalova 379/27, 74601 Opava, 734 202 918</t>
   </si>
   <si>
     <t>Poradenské středisko pro rodinu a dítě "RaD"</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 596 885 678</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>