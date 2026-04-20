--- v1 (2026-02-25)
+++ v2 (2026-04-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -605,51 +605,51 @@
   <si>
     <t>Dvořákův okruh 298/21, 79401 Krnov, Lázeňská 119/2, 79395 Město Albrechtice, Klášterní 100, 79399 Osoblaha, třída Hrdinů 414/4, 79501 Rýmařov</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE Ostrava, Bohumín, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Bohumín, Ostrava</t>
   </si>
   <si>
     <t>Drátovenská 246, 73551 Bohumín 5, 734 360 326, Štramberská 2871/47, 70300 Ostrava 3, 734 769 704</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE, Frýdek - Místek, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Baška, Brušperk, Bruzovice, Čeladná, Dobrá, Dobratice, Dolní Tošanovice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Hnojník, Horní Tošanovice, Hukvaldy, Janovice, Kaňovice, Kozlovice, Krásná, Lučina, Metylovice, Nižní Lhoty, Nošovice, Ostrava, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Raškovice, Řepiště, Sedliště, Staré Město, Staříč, Sviadnov, Třanovice, Vojkovice, Vyšní Lhoty, Žabeň, Žermanice</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek 1, 739 380 145</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -956,51 +956,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C77" sqref="C77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1824,59 +1824,50 @@
       <c r="A76" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
         <v>193</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>194</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>