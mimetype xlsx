--- v2 (2026-04-20)
+++ v3 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Azylový dům pro muže Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Na Spojce 807/2, 73601 Havířov</t>
   </si>
   <si>
     <t>Armáda spásy, Azylový dům Adelante Ostrava</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
@@ -395,51 +395,51 @@
   <si>
     <t>Poradenské středisko pro rodinu a dítě "RaD"</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 596 885 678</t>
   </si>
   <si>
     <t>Poradna Ergon</t>
   </si>
   <si>
     <t>Frýdecká 424, 73961 Třinec, 734 863 270</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
@@ -519,59 +519,50 @@
     <t>Charitní středisko Klíč</t>
   </si>
   <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -960,54 +951,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C77"/>
+  <dimension ref="A1:C76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C77" sqref="C77"/>
+      <selection activeCell="C76" sqref="C76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1807,61 +1798,50 @@
       </c>
       <c r="C74" s="2" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
         <v>187</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>188</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
         <v>190</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>191</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>192</v>
-      </c>
-[...9 lines deleted...]
-        <v>195</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>