--- v2 (2026-02-04)
+++ v3 (2026-04-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -269,51 +269,51 @@
   <si>
     <t>U Jičínky 2007/25, 74101 Nový Jičín, 604 228 205, Beskydská 142, 74101 Nový Jičín, 734 643 233</t>
   </si>
   <si>
     <t>ARCHA Ostrava, chráněné bydlení</t>
   </si>
   <si>
     <t>Ke Kamenině 178/17, 71100 Ostrava, 731 670 763</t>
   </si>
   <si>
     <t>ARCHA Široká Niva, chráněné bydlení</t>
   </si>
   <si>
     <t>Široká Niva</t>
   </si>
   <si>
     <t>Široká Niva 206, 79201 Široká Niva, 737 518 168, Široká Niva 207, 79201 Široká Niva, 737 518 168, Široká Niva 208, 79201 Široká Niva, 737 518 168, Široká Niva 209, 79201 Široká Niva, 737 518 168, Široká Niva 210, 79201 Široká Niva, 737 518 168, Široká Niva 211, 79201 Široká Niva, 737 518 168</t>
   </si>
   <si>
     <t>ARCHA Třinec, chráněné bydlení</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
-    <t>Máchova 658, 73961 Třinec, 734 363 348, Jablunkovská 692, 73961 Třinec, 734 363 348, Jablunkovská 406, 73961 Třinec, 734 363 348, Jablunkovská 704, 73961 Třinec, 734 363 348, Palackého 400, 73961 Třinec, 734 363 348, Jablunkovská 408, 73961 Třinec, 734 363 348</t>
+    <t>Máchova 658, 73961 Třinec, 734 363 348, Jablunkovská 692, 73961 Třinec, 734 363 348, Jablunkovská 406, 73961 Třinec, 734 363 348, Jablunkovská 704, 73961 Třinec, 734 363 348, Komenského 680, 73961 Třinec, 734 363 348, Jablunkovská 408, 73961 Třinec, 734 363 348</t>
   </si>
   <si>
     <t>Bydlíme! 2016</t>
   </si>
   <si>
     <t>Strmá 1013/3, 70900 Ostrava, 770 176 159, Boleslavova 878/17, 70900 Ostrava, 778 523 544, Slavíkova 1762/19, 70800 Ostrava, 778 523 544, Na Můstku 1068/2, 70200 Ostrava, 778 523 544, Skautská 435/8, 70800 Ostrava, 778 523 544, Dělnická 318/42, 70800 Ostrava, 778 523 544, Orebitská 192/25, 70200 Ostrava, 778 523 544, Orebitská 194/29, 70200 Ostrava, 778 523 544, Vaškova 1449/19, 70200 Ostrava, 778 523 544</t>
   </si>
   <si>
     <t>Domov Jistoty, příspěvková organizace</t>
   </si>
   <si>
     <t>Komenského 2097/6, 73701 Český Těšín, 596 014 646</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Malá 514, 73581 Bohumín 1, 596 014 046</t>
   </si>
   <si>
     <t>Polská 71/50, 73401 Karviná, 596 014 046</t>
   </si>
   <si>
     <t>Domov Vítkov, příspěvková organizace</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>Rooseveltova 2141/51, 79401 Krnov</t>
   </si>
   <si>
     <t>Odlehčovací služba Ondrášek</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Volgogradská 2633/2, 70030 Ostrava, Gurťjevova 459/11, 70030 Ostrava, 602 233 037</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
     <t>Okružní 1779/16, 79201 Bruntál, 555 530 827, 603 873 428</t>
   </si>
   <si>
     <t>Frýdlant nad Ostravicí</t>
   </si>
   <si>
     <t>Padlých hrdinů 312, 73911 Frýdlant nad Ostravicí, 558 441 611</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>Atriová 1297/5, 73601 Havířov, 724 538 804</t>
   </si>
   <si>
     <t>SILOE Ostrava, odlehčovací služby</t>
   </si>
   <si>
     <t>Rolnická 55/360, 70900 Ostrava 9, 733 142 425</t>
   </si>
   <si>
     <t>Sociální služba odlehčovací</t>
   </si>
   <si>
     <t>Bohumín, Čavisov, Dolní Lhota, Dolní Lutyně, Horní Lhota, Klimkovice, Olbramice, Ostrava, Rychvald, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Jedličkova 1025/5, 70030 Ostrava 30, 595 705 301</t>
   </si>
   <si>
     <t>Středisko VÝZVA – odlehčovací služba RESPIT</t>
   </si>
@@ -1154,51 +1154,51 @@
   <si>
     <t>Přemyslovců 224/63, 70900 Ostrava 9, 599 459 131, Novoveská 1168/14, 70900 Ostrava 9, 599 459 240, Šimáčkova 1148/27, 70900 Ostrava 9, 599 459 122</t>
   </si>
   <si>
     <t>Tyršova 1761/14, 70200 Ostrava 2, 599 442 643</t>
   </si>
   <si>
     <t>Pečovatelská služba a Dům s pečovatelskou službou</t>
   </si>
   <si>
     <t>Dolní Lutyně</t>
   </si>
   <si>
     <t>K Penzionu 120, 73553 Dolní Lutyně, 552 301 296, 602 111 062</t>
   </si>
   <si>
     <t>čp. 207, 74767 Hrabyně 3, 607 516 220</t>
   </si>
   <si>
     <t>Pečovatelská služba města Vratimova</t>
   </si>
   <si>
     <t>Vratimov</t>
   </si>
   <si>
-    <t>Frýdecká 853/57, 73932 Vratimov, 595 705 911, 596 732 441</t>
+    <t>Frýdecká 853/57, 73932 Vratimov, 596 732 441, 607 225 927</t>
   </si>
   <si>
     <t>Pečovatelská služba Příbor</t>
   </si>
   <si>
     <t>Příbor, Skotnice</t>
   </si>
   <si>
     <t>Jičínská 238, 74258 Příbor, 737 286 554</t>
   </si>
   <si>
     <t>Pečovatelská služba v rodinách</t>
   </si>
   <si>
     <t>Syllabova 1278/19, 70300 Ostrava, 605 408 005</t>
   </si>
   <si>
     <t>Seniorcentrum Opava, příspěvková organizace</t>
   </si>
   <si>
     <t>Rolnická 1591/29, 74705 Opava 5, 553 730 056, 774 470 650</t>
   </si>
   <si>
     <t>Sociální služby Bystřice</t>
   </si>
@@ -1412,51 +1412,51 @@
   <si>
     <t>Syllabova 3039/19e, 70300 Ostrava 3, 774 244 083</t>
   </si>
   <si>
     <t>Pracoviště SONS ČR - MSK, Ostrava</t>
   </si>
   <si>
     <t>Malý Koloredov /811, 73801 Frýdek-Místek, Sokolovská 617/9, 74101 Nový Jičín, Horní náměstí /47, 74601 Opava, náměstí Msgre Šrámka 1760/4, 70200 Ostrava</t>
   </si>
   <si>
     <t>Dolní Moravice</t>
   </si>
   <si>
     <t>Dolní Moravice 25, 79501 Rýmařov, 554 230 503</t>
   </si>
   <si>
     <t>Domovinka pro seniory - týdenní stacionář</t>
   </si>
   <si>
     <t>Syllabova 1306/20, 70300 Ostrava, 739 244 712</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1763,51 +1763,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C209" sqref="C209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -4083,59 +4083,50 @@
       <c r="A208" s="2" t="s">
         <v>260</v>
       </c>
       <c r="B208" s="2" t="s">
         <v>461</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="2" t="s">
         <v>463</v>
       </c>
       <c r="B209" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>464</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>