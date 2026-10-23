--- v3 (2026-04-23)
+++ v4 (2026-10-23)
@@ -800,95 +800,95 @@
   <si>
     <t>Průběžná 6249/80, 70800 Ostrava, 555 131 660</t>
   </si>
   <si>
     <t>Adámkova vila, Osobní asistence, z.ú.</t>
   </si>
   <si>
     <t>Dobrá, Dobratice, Krásná, Morávka, Nošovice, Pražmo, Raškovice, Vyšní Lhoty</t>
   </si>
   <si>
     <t>Raškovice 28, 73904 Pražmo, 730 820 129</t>
   </si>
   <si>
     <t>Asistenční služba</t>
   </si>
   <si>
     <t>Sokolovská 1761/36, 73506 Karviná, 773 494 545</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Charitní asistence</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 735 792 271</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 735 792 271</t>
+  </si>
+  <si>
+    <t>Osobní asistence</t>
+  </si>
+  <si>
+    <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
+  </si>
+  <si>
+    <t>Dolní 504, 74401 Frenštát pod Radhoštěm, 731 141 801</t>
   </si>
   <si>
     <t>Charitní asistenční služba</t>
   </si>
   <si>
-    <t>Bordovice, Čeladná, Frenštát pod Radhoštěm, Hukvaldy, Kopřivnice, Kozlovice, Kunčice pod Ondřejníkem, Lichnov, Tichá, Trojanovice, Veřovice</t>
-[...4 lines deleted...]
-  <si>
     <t>Bocanovice, Bukovec, Bystřice, Dolní Lomná, Horní Lomná, Hrádek, Jablunkov, Košařiska, Milíkov, Mosty u Jablunkova, Návsí, Nýdek, Písečná, Písek, Řeka, Smilovice, Střítež, Třinec, Vendryně</t>
   </si>
   <si>
     <t>Lánská 128, 73961 Třinec, 724 257 219</t>
   </si>
   <si>
     <t>Charitní středisko sv. Anežky České-osobní asistence</t>
   </si>
   <si>
     <t>Budišovice, Hrabyně, Ostrava, Pustá Polom</t>
   </si>
   <si>
     <t>čp. 201, 74767 Hrabyně, 737 558 112</t>
   </si>
   <si>
     <t>Bílovec, Tísek, Velké Albrechtice</t>
   </si>
   <si>
     <t>Slezské náměstí 1/1, 74301 Bílovec, 739 379 001</t>
   </si>
   <si>
-    <t>Osobní asistence</t>
-[...1 lines deleted...]
-  <si>
     <t>Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí</t>
   </si>
   <si>
     <t>Máchova 1134, 73961 Třinec, 558 332 167</t>
   </si>
   <si>
     <t>Bohumín, Dolní Lutyně, Rychvald</t>
   </si>
   <si>
     <t>Masarykova 365, 73551 Bohumín, 596 092 502</t>
   </si>
   <si>
     <t>osobní asistence</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Dolní Benešov, Háj ve Slezsku, Hať, Hlučín, Hněvošice, Chlebičov, Chuchelná, Kobeřice, Kozmice, Kravaře, Markvartovice, Mokré Lazce, Nové Sedlice, Oldřišov, Opava, Píšť, Raduň, Rohov, Služovice, Strahovice, Sudice, Šilheřovice, Štěpánkovice, Štítina, Třebom, Velké Hoštice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Hlučínská 739, 74727 Kobeřice</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek, 778 500 159, Českobratrská 230/26, 70200 Ostrava 2, 777 011 934</t>
   </si>
   <si>
     <t>Čavisov, Děhylov, Dobroslavice, Dolní Lhota, Janovice, Klimkovice, Markvartovice, Olbramice, Ostrava, Petřvald, Rychvald, Studénka, Šenov, Václavovice, Vřesina</t>
@@ -1001,51 +1001,54 @@
   <si>
     <t>Fany DK s.r.o.</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína</t>
   </si>
   <si>
     <t>Dlouhá 1865/44, 74101 Nový Jičín, 775 276 254</t>
   </si>
   <si>
     <t>Charitní ošetřovatelská a pečovatelská služba Kopřivnice</t>
   </si>
   <si>
     <t>Hodslavice, Kopřivnice, Mořkov, Příbor, Rybí, Štramberk, Veřovice, Závišice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 722 923 076</t>
   </si>
   <si>
     <t>Charitní pečovatelská služba</t>
   </si>
   <si>
     <t>Albrechtice, Český Těšín, Dolní Domaslavice, Dolní Tošanovice, Havířov, Hnojník, Horní Bludovice, Horní Domaslavice, Horní Suchá, Horní Tošanovice, Chotěbuz, Karviná, Komorní Lhotka, Petrovice u Karviné, Ropice, Soběšovice, Stonava, Těrlicko, Třanovice, Vělopolí</t>
   </si>
   <si>
-    <t>Mírová 1684/8, 73701 Český Těšín, 734 300 828</t>
+    <t>Hrabinská 458/33, 73701 Český Těšín, 734 300 828</t>
+  </si>
+  <si>
+    <t>Pečovatelská služba</t>
   </si>
   <si>
     <t>Baška, Bílá, Bruzovice, Dobrá, Dobratice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Janovice, Kaňovice, Lhotka, Lučina, Malenovice, Metylovice, Nižní Lhoty, Nošovice, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Pstruží, Raškovice, Řepiště, Sedliště, Staré Hamry, Staré Město, Staříč, Sviadnov, Žabeň</t>
   </si>
   <si>
     <t>Beskydská 124, 73801 Frýdek-Místek, 731 133 020</t>
   </si>
   <si>
     <t>Hošťálkovy, Krasov, Krnov, Liptaň, Rusín, Slezské Rudoltice, Třemešná, Úvalno, Zátor</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov, 554 611 366</t>
   </si>
   <si>
     <t>Bolatice, Branka u Opavy, Březová, Dolní Životice, Háj ve Slezsku, Hlubočec, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chvalíkovice, Jezdkovice, Kravaře, Litultovice, Mikolajice, Mokré Lazce, Neplachovice, Nové Sedlice, Oldřišov, Opava, Otice, Pustá Polom, Raduň, Slavkov, Služovice, Stěbořice, Štáblovice, Štěpánkovice, Štítina, Uhlířov, Velké Heraltice, Velké Hoštice, Vršovice</t>
   </si>
   <si>
     <t>Kylešovská 777/4, 74601 Opava, 553 764 084</t>
   </si>
   <si>
     <t>Albrechtičky, Bartošovice, Bílov, Jistebník, Pustějov, Studénka, Velké Albrechtice</t>
   </si>
   <si>
     <t>Malá strana 460, 74213 Studénka, 556 400 066, 608 535 651</t>
   </si>
@@ -1083,53 +1086,50 @@
     <t>Klimkovice, Ostrava</t>
   </si>
   <si>
     <t>Kafkova 889/6, 70200 Ostrava, 737 831 370</t>
   </si>
   <si>
     <t>Chráněné byty - Dolní Lomná, okr. Frýdek-Místek</t>
   </si>
   <si>
     <t>Dolní Lomná</t>
   </si>
   <si>
     <t>Dolní Lomná 291, 73991 Jablunkov, 558 358 720</t>
   </si>
   <si>
     <t>Město Petřvald</t>
   </si>
   <si>
     <t>Petřvald</t>
   </si>
   <si>
     <t>náměstí Gen. Vicherka 2511, 73541 Petřvald, 596 542 905</t>
   </si>
   <si>
     <t>Masarykova 365 365, 73581 Bohumín 1, 596 092 502, 987 654 321</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pečovatelská služba</t>
   </si>
   <si>
     <t>Albrechtičky, Bílov, Bílovec, Bítov, Bravantice, Brušperk, Budišovice, Čavisov, Dolní Lhota, Hlubočec, Horní Lhota, Hrabyně, Jistebník, Kateřinice, Klimkovice, Krmelín, Kyjovice, Lhotka, Mošnov, Nové Sedlice, Olbramice, Ostrava, Otice, Petřvald, Pustá Polom, Raduň, Skřipov, Slatina, Stará Ves nad Ondřejnicí, Těškovice, Tísek, Trnávka, Velká Polom, Velké Albrechtice, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Lidická 217, 74283 Klimkovice, 739 424 175, Jahnova 867/12, 70900 Ostrava 9, 739 424 175</t>
   </si>
   <si>
     <t>Průběžná 6222/122, 70800 Ostrava 8, 555 131 673</t>
   </si>
   <si>
     <t>Okružní 287/14, 79201 Bruntál</t>
   </si>
   <si>
     <t>pečovatelská služba</t>
   </si>
   <si>
     <t>Hlučínská 739, 74727 Kobeřice, 606 168 192</t>
   </si>
   <si>
     <t>Andělská Hora, Bruntál, Heřmanovice, Holčovice, Horní Benešov, Ludvíkov, Město Albrechtice, Milotice nad Opavou, Osoblaha, Staré Město, Světlá Hora, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>U Rybníka 1568/4, 79201 Bruntál 1, 733 535 580, Svobody 428, 79312 Horní Benešov, 733 535 580, Nemocniční 767/6, 79395 Město Albrechtice, 733 535 580, Světlá 433, 79331 Světlá Hora, 733 535 580, Husova 626, 79326 Vrbno pod Pradědem, 733 535 580</t>
   </si>
@@ -3069,117 +3069,117 @@
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="2" t="s">
         <v>263</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>264</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="2" t="s">
         <v>266</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="2" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="2" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2" t="s">
         <v>200</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="B121" s="2" t="s">
         <v>277</v>
       </c>
       <c r="C121" s="2" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>279</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="B124" s="2" t="s">
         <v>176</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B125" s="2" t="s">
         <v>285</v>
       </c>
       <c r="C125" s="2" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>288</v>
@@ -3355,326 +3355,326 @@
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>328</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="2" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>267</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2" t="s">
         <v>327</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B156" s="2" t="s">
         <v>90</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B157" s="2" t="s">
         <v>358</v>
       </c>
       <c r="C157" s="2" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B158" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B159" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="2" t="s">
         <v>362</v>
       </c>
       <c r="B160" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C160" s="2" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B161" s="2" t="s">
         <v>364</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B162" s="2" t="s">
         <v>366</v>
       </c>
       <c r="C162" s="2" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2" t="s">
         <v>362</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C163" s="2" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B164" s="2" t="s">
         <v>369</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B165" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C165" s="2" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B166" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C166" s="2" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B167" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B168" s="2" t="s">
         <v>219</v>
       </c>
       <c r="C168" s="2" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2" t="s">
-        <v>357</v>
+        <v>330</v>
       </c>
       <c r="B169" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C169" s="2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="2" t="s">
         <v>374</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>375</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="2" t="s">
         <v>295</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>296</v>