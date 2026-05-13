--- v2 (2026-03-22)
+++ v3 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -284,51 +284,51 @@
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Odlehčovací služba</t>
   </si>
   <si>
     <t>Závodní 1667/14, 73506 Karviná, 596 325 128</t>
   </si>
   <si>
     <t>Bohumín, Čavisov, Dobroslavice, Dolní Lhota, Hlučín, Jistebník, Klimkovice, Krmelín, Markvartovice, Olbramice, Ostrava, Paskov, Petřvald, Rychvald, Řepiště, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Brandlova 1267/6, 72529 Ostrava, 603 337 641</t>
   </si>
   <si>
     <t>Nákladní 231/31, 74601 Opava 1, 553 621 548, 731 427 984</t>
   </si>
   <si>
     <t>Odlehčovací služby</t>
   </si>
   <si>
-    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Pržno, Pstruží, Staré Hamry</t>
+    <t>Bílá, Čeladná, Dobrá, Frýdlant nad Ostravicí, Janovice, Kozlovice, Kunčice pod Ondřejníkem, Lhotka, Malenovice, Metylovice, Ostravice, Paskov, Pržno, Pstruží, Staré Hamry</t>
   </si>
   <si>
     <t>Náměstí 6, 73911 Frýdlant nad Ostravicí, 603 980 386</t>
   </si>
   <si>
     <t>Osobní asistence</t>
   </si>
   <si>
     <t>Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí</t>
   </si>
   <si>
     <t>Centrum sociálních služeb Bohumín, příspěvková organizace</t>
   </si>
   <si>
     <t>Bohumín, Dolní Lutyně, Rychvald</t>
   </si>
   <si>
     <t>Masarykova 365, 73551 Bohumín, 596 092 502</t>
   </si>
   <si>
     <t>osobní asistence</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Darkovice, Dolní Benešov, Háj ve Slezsku, Hať, Hlučín, Hněvošice, Chlebičov, Chuchelná, Kobeřice, Kozmice, Kravaře, Markvartovice, Mokré Lazce, Nové Sedlice, Oldřišov, Opava, Píšť, Raduň, Rohov, Služovice, Strahovice, Sudice, Šilheřovice, Štěpánkovice, Štítina, Třebom, Velké Hoštice, Vřesina, Závada</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t>OASA nezisková</t>
   </si>
   <si>
     <t>Dohnálkova 3052/15, 74601 Opava</t>
   </si>
   <si>
     <t>Branka u Opavy, Bratříkovice, Brumovice, Budišovice, Dolní Životice, Háj ve Slezsku, Hlavnice, Hlubočec, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chvalíkovice, Jakartovice, Jezdkovice, Kyjovice, Lhotka u Litultovic, Litultovice, Mikolajice, Mladecko, Mokré Lazce, Neplachovice, Nové Sedlice, Oldřišov, Opava, Otice, Pustá Polom, Raduň, Skřipov, Slavkov, Služovice, Sosnová, Stěbořice, Štáblovice, Štítina, Těškovice, Uhlířov, Velké Heraltice, Velké Hoštice, Vršovice</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava, 597 457 877</t>
   </si>
   <si>
     <t>Charita Odry</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Fulnek, Heřmanice u Oder, Heřmánky, Jakubčovice nad Odrou, Kružberk, Luboměř, Mankovice, Melč, Moravice, Nové Lublice, Odry, Radkov, Spálov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov, Vražné, Vrchy</t>
   </si>
   <si>
     <t>Hranická 162/36, 74235 Odry, 604 645 350</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -995,51 +995,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C86" sqref="C86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1962,59 +1962,50 @@
       <c r="A85" s="2" t="s">
         <v>167</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>204</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2" t="s">
         <v>206</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>207</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>