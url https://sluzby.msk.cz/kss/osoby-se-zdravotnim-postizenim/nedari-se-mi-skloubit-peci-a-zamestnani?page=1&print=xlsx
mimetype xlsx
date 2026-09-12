--- v3 (2026-05-13)
+++ v4 (2026-09-12)
@@ -56,51 +56,51 @@
   <si>
     <t>Centrum denních služeb</t>
   </si>
   <si>
     <t>Odry</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Centrum sociálních služeb pro seniory Pohoda, příspěvková organizace</t>
   </si>
   <si>
     <t>Bruntál</t>
   </si>
   <si>
     <t>Smetanova 1113/21a, 79201 Bruntál, 555 530 821</t>
   </si>
   <si>
     <t>Česká provincie Kongregace dcer Božské Lásky</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
-    <t>Rooseveltova 886/47, 74601 Opava, 731 632 722</t>
+    <t>Rooseveltova 770/43, 74601 Opava, Rooseveltova 886/45, 74601 Opava, 731 632 722</t>
   </si>
   <si>
     <t>Denní stacionář ČMELÁČEK</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Mjr. Nováka 1455/34, 70030 Ostrava, 725 757 673</t>
   </si>
   <si>
     <t>Denní stacionář Domovinka</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Masarykova 365, 73581 Bohumín, 596 092 500</t>
   </si>
   <si>
     <t>Stacionář "V Zahradě"</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>Máchova 1134, 73961 Třinec, 558 332 167</t>
   </si>
   <si>
     <t>Dětská rehabilitace</t>
   </si>
   <si>
     <t>Hlučín</t>
   </si>
   <si>
     <t>Hluboká 1117/23, 74801 Hlučín, 595 041 458</t>
   </si>
   <si>
     <t>Dětské denní centrum Beruška</t>
   </si>
   <si>
     <t>Husova 913/2, 79201 Bruntál, 604 390 038</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>DUHOVÝ DŮM Ostrava, denní stacionář</t>
   </si>
   <si>
     <t>Klostermannova 1586/25, 70900 Ostrava, 736 757 533</t>
   </si>
   <si>
     <t>DUHOVÝ DŮM Ostrava, odlehčovací služba</t>
   </si>
   <si>
     <t>EDEN Český Těšín, denní stacionář</t>
   </si>
   <si>
     <t>Český Těšín, Třanovice</t>
   </si>
   <si>
     <t>Tovární 314/27, 73701 Český Těšín, 731 128 450, Třanovského 1758/10, 73701 Český Těšín, 731 128 450, čp. 188, 73953 Třanovice, 731 128 450</t>
   </si>
   <si>
     <t>EDEN Nový Jičín, denní stacionář</t>
   </si>
   <si>
     <t>Nový Jičín</t>
   </si>