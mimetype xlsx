--- v4 (2026-08-22)
+++ v5 (2026-10-23)
@@ -218,51 +218,51 @@
   <si>
     <t>Máchova 1134, 73961 Třinec, 558 332 167</t>
   </si>
   <si>
     <t>Dětská rehabilitace</t>
   </si>
   <si>
     <t>Hlučín</t>
   </si>
   <si>
     <t>Hluboká 1117/23, 74801 Hlučín, 595 041 458</t>
   </si>
   <si>
     <t>Dětské denní centrum Beruška</t>
   </si>
   <si>
     <t>Husova 913/2, 79201 Bruntál, 604 390 038</t>
   </si>
   <si>
     <t>Diakonie ČCE středisko v Rýmařově</t>
   </si>
   <si>
     <t>Břidličná, Dolní Moravice, Horní Město, Jiříkov, Rýmařov, Ryžoviště, Stará Ves, Tvrdkov, Velká Štáhle</t>
   </si>
   <si>
-    <t>Lidická 1328/14, 79501 Rýmařov, 554 211 294</t>
+    <t>třída Hrdinů 785/48, 79501 Rýmařov, 554 211 294</t>
   </si>
   <si>
     <t>Domov Jistoty, příspěvková organizace</t>
   </si>
   <si>
     <t>Komenského 2097/6, 73701 Český Těšín, 596 014 646</t>
   </si>
   <si>
     <t>Polská 71/50, 73401 Karviná, 596 014 046</t>
   </si>
   <si>
     <t>Domov Letokruhy</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou</t>
   </si>
   <si>
     <t>Partyzánská 229, 74787 Budišov nad Budišovkou, 734 528 718</t>
   </si>
   <si>
     <t>Harmonie, příspěvková organizace</t>
   </si>
   <si>
     <t>Chářovská 785/85, 79401 Krnov, 774 649 015</t>
   </si>