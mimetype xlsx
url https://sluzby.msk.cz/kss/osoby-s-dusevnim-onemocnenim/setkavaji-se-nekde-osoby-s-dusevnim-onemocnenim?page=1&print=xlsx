--- v2 (2026-04-23)
+++ v3 (2026-06-22)
@@ -77,51 +77,51 @@
   <si>
     <t>Máchova 1134, 73961 Třinec, 558 332 167</t>
   </si>
   <si>
     <t>EDEN Český Těšín, denní stacionář</t>
   </si>
   <si>
     <t>Český Těšín, Třanovice</t>
   </si>
   <si>
     <t>Tovární 314/27, 73701 Český Těšín, 731 128 450, Třanovského 1758/10, 73701 Český Těšín, 731 128 450, čp. 188, 73953 Třanovice, 731 128 450</t>
   </si>
   <si>
     <t>Jantar</t>
   </si>
   <si>
     <t>Štefánikova 1173, 73961 Třinec, 558 993 755</t>
   </si>
   <si>
     <t>Sociálně terapeutické dílny</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
-    <t>Skautská 1045/3, 70800 Ostrava, 770 164 382</t>
+    <t>Strmá 1013/3, 70900 Ostrava, 770 164 382, Skautská 1045/3, 70800 Ostrava, 770 164 382</t>
   </si>
   <si>
     <t>Domov Jistoty, příspěvková organizace</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Koperníkova 870, 73581 Bohumín, 596 014 046, Šunychelská 1159, 73581 Bohumín, 596 014 046</t>
   </si>
   <si>
     <t>EBEN-EZER Český Těšín, sociálně terapeutické dílny</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Frýdecká 691/34, 73701 Český Těšín, 730 844 482, Vělopolská 243, 73701 Český Těšín, 730 844 482</t>
   </si>
   <si>
     <t>EFFATHA Karviná</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>