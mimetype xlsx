--- v2 (2026-04-26)
+++ v3 (2026-06-26)
@@ -80,51 +80,51 @@
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Charitní dům sv. Benedikta Labre - terénní programy</t>
   </si>
   <si>
     <t>Lidická 773/54, 70300 Ostrava, 733 441 883</t>
   </si>
   <si>
     <t>Služby drogové prevence OPEN HOUSE</t>
   </si>
   <si>
     <t>Bruntál, Kravaře, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál 1, 775 096 710, Zámecké náměstí 1/13, 79401 Krnov 1, 775 096 714, Husova 469, 79326 Vrbno pod Pradědem, 775 096 714</t>
   </si>
   <si>
     <t>STREETWORK GABRIEL Karviná, terénní program</t>
   </si>
   <si>
     <t>Karviná, Orlová</t>
   </si>
   <si>
     <t>tř. Družby 1106/25, 73506 Karviná, 731 428 974, Poštovní 338/4, 73301 Karviná, 731 428 974, Masarykova třída 1000, 73514 Orlová, 731 428 974</t>
   </si>