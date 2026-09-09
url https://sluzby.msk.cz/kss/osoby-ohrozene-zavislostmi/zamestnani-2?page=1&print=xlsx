--- v3 (2026-06-26)
+++ v4 (2026-09-09)
@@ -71,51 +71,51 @@
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Poradna Český Těšín</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
-    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
+    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Komenského 611/11, 73506 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Charitní dům sv. Benedikta Labre - terénní programy</t>
   </si>
   <si>
     <t>Lidická 773/54, 70300 Ostrava, 733 441 883</t>
   </si>
   <si>
     <t>Služby drogové prevence OPEN HOUSE</t>
   </si>
   <si>
     <t>Bruntál, Kravaře, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál 1, 775 096 710, Zámecké náměstí 1/13, 79401 Krnov 1, 775 096 714, Husova 469, 79326 Vrbno pod Pradědem, 775 096 714</t>
   </si>