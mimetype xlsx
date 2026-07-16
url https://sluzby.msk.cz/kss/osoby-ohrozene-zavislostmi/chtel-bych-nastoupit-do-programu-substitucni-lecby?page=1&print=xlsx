--- v1 (2026-05-16)
+++ v2 (2026-07-16)
@@ -119,51 +119,51 @@
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>