--- v2 (2026-07-16)
+++ v3 (2026-09-09)
@@ -110,51 +110,51 @@
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Poradna Český Těšín</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
-    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
+    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Komenského 611/11, 73506 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>