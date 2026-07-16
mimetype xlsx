--- v2 (2026-05-16)
+++ v3 (2026-07-16)
@@ -80,51 +80,51 @@
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Terapeutická komunita Renarkon</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Čeladná 383, 73912 Čeladná, 558 684 334, 775 272 543</t>
   </si>
   <si>
     <t>EXIT, terapeutická komunita</t>
   </si>
   <si>
     <t>Komorní Lhota 151, 73953 Hnojník, 734 873 868</t>
   </si>
   <si>
     <t>Charitní dům sv. Benedikta Labre - terénní programy</t>
   </si>
   <si>
     <t>Lidická 773/54, 70300 Ostrava, 733 441 883</t>
   </si>
   <si>
     <t>Služby drogové prevence OPEN HOUSE</t>
   </si>