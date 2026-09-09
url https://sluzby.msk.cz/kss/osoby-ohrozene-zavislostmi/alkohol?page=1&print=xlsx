--- v3 (2026-07-16)
+++ v4 (2026-09-09)
@@ -71,51 +71,51 @@
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Poradna Český Těšín</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradny Frýdek-Místek, Karviná</t>
   </si>
   <si>
     <t>Frýdek-Místek, Karviná</t>
   </si>
   <si>
-    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Karola Śliwky 149/17, 73301 Karviná, 731 494 695</t>
+    <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 724 087 221, Komenského 611/11, 73506 Karviná, 731 494 695</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Terapeutická komunita Renarkon</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Čeladná 383, 73912 Čeladná, 558 684 334, 775 272 543</t>
   </si>
   <si>
     <t>EXIT, terapeutická komunita</t>
   </si>
   <si>
     <t>Komorní Lhota 151, 73953 Hnojník, 734 873 868</t>
   </si>