--- v3 (2026-08-02)
+++ v4 (2026-10-06)
@@ -104,51 +104,51 @@
   <si>
     <t>Poradna ELPIS, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Bruntál, Dívčí Hrad, Krnov, Rýmařov</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál, 734 518 846, Dívčí Hrad 62, 79399 Dívčí Hrad, 734 518 846</t>
   </si>
   <si>
     <t>ELPIS Třinec, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Třinec</t>
   </si>
   <si>
     <t>Máchova 643, 73961 Třinec, 558 320 300</t>
   </si>
   <si>
     <t>Charitní poradna</t>
   </si>
   <si>
     <t>Český Těšín, Horní Bludovice, Horní Suchá, Horní Tošanovice, Komorní Lhotka, Ropice, Soběšovice, Těrlicko</t>
   </si>
   <si>
-    <t>Hrabinská 458/33, 73701 Český Těšín 1, 603 287 231</t>
+    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 734 796 858</t>
   </si>
   <si>
     <t>Občanská poradna</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek, 773 173 604</t>
   </si>
   <si>
     <t>Občanská poradna Opava</t>
   </si>
   <si>
     <t>Opava, Slavkov</t>
   </si>
   <si>
     <t>Kylešovská 835/10, 74601 Opava, 731 316 552, Zámecká 156, 74757 Slavkov u Opavy, 731 316 552</t>
   </si>
   <si>
     <t>OBČANSKÁ PORADNA Havířov, oborné sociální poradenství</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>