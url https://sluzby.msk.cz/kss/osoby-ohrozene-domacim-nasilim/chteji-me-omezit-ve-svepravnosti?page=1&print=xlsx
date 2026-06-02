--- v1 (2026-02-04)
+++ v2 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -815,51 +815,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C57" sqref="C57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1463,59 +1463,50 @@
       <c r="A56" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>