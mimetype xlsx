--- v2 (2026-06-02)
+++ v3 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Adiktologická poradna ARKA</t>
   </si>
   <si>
     <t>Ostrava</t>
   </si>
   <si>
     <t>Gregorova 2427/2, 70200 Ostrava 2, 734 377 810</t>
   </si>
   <si>
     <t>Dluhové poradenství</t>
   </si>
   <si>
     <t>Budišov nad Budišovkou, Fulnek, Odry, Vítkov</t>
   </si>
   <si>
@@ -302,51 +302,51 @@
   <si>
     <t>Poradna pro osoby se zdravotním postižením Ostravsko a Frýdecko-Místecko</t>
   </si>
   <si>
     <t>Frýdek-Místek, Ostrava</t>
   </si>
   <si>
     <t>Kolaříkova 2185, 73801 Místek, Bieblova 2922/3, 70200 Ostrava 2, 596 115 318</t>
   </si>
   <si>
     <t>PORADNA PRO RODINU Havířov, odborné sociální poradenství</t>
   </si>
   <si>
     <t>Opletalova 607/4, 73601 Havířov, 732 804 353</t>
   </si>
   <si>
     <t>Poradna pro rodinu, manželství a mezilidské vztahy</t>
   </si>
   <si>
     <t>Přemyslova 1618/12, 73601 Havířov, 599 505 324</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
@@ -437,66 +437,75 @@
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>
   <si>
     <t>Sociální poradna SONS ČR</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 437 377, 770 101 431, Sokolovská 617/9 617/9, 74101 Nový Jičín 1, 776 488 164, Horní náměstí 132/47, 74601 Opava 1, 553 756 175</t>
   </si>
   <si>
     <t>Středisko VÝZVA – odborné sociální poradenství RODINNÝ PRŮVODCE</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Bartošovice, Baška, Bernartice nad Odrou, Bílovec, Bohumín, Bohuslavice, Bolatice, Branka u Opavy, Bravantice, Brušperk, Březová, Čavisov, Čeladná, Český Těšín, Darkovice, Dětmarovice, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lutyně, Dolní Životice, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Hladké Životice, Hlavnice, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Horní Bludovice, Horní Suchá, Hostašovice, Hrabyně, Hradec nad Moravicí, Hukvaldy, Chuchelná, Jakubčovice nad Odrou, Janovice, Jeseník nad Odrou, Jindřichov, Jistebník, Karviná, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Kozlovice, Kozmice, Krásná, Krmelín, Kružberk, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Lichnov, Litultovice, Lučina, Ludgeřovice, Mankovice, Markvartovice, Melč, Metylovice, Mokré Lazce, Moravice, Morávka, Mořkov, Mošnov, Nošovice, Nový Jičín, Odry, Olbramice, Oldřišov, Opava, Orlová, Ostrava, Ostravice, Otice, Palkovice, Paskov, Petrovice u Karviné, Petřvald, Píšť, Pražmo, Pustá Polom, Raduň, Raškovice, Ropice, Rychvald, Řeka, Řepiště, Sedliště, Sedlnice, Skřipov, Slatina, Slavkov, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Město, Starý Jičín, Staříč, Stěbořice, Stonava, Studénka, Sudice, Suchdol nad Odrou, Sviadnov, Šenov, Šilheřovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Tichá, Tísek, Třanovice, Václavovice, Velká Polom, Velké Hoštice, Veřovice, Větřkovice, Vítkov, Vratimov, Vražné, Vrchy, Vřesina, Vyšní Lhoty, Zbyslavice, Ženklava, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 244 256</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
+  </si>
+  <si>
+    <t>RUBIKON Centrum, z.ú.</t>
+  </si>
+  <si>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>U Tiskárny 515/3, 70200 Ostrava</t>
   </si>
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -819,54 +828,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C57"/>
+  <dimension ref="A1:C58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C57" sqref="C57"/>
+      <selection activeCell="C58" sqref="C58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1453,54 +1462,65 @@
         <v>142</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B57" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C57" s="2" t="s">
-        <v>148</v>
+      <c r="C58" s="2" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>