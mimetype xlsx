--- v2 (2026-05-13)
+++ v3 (2026-07-12)
@@ -290,51 +290,51 @@
   <si>
     <t>Františka Formana 251/13, 70030 Ostrava, 731 625 840</t>
   </si>
   <si>
     <t>Rodinná poradna</t>
   </si>
   <si>
     <t>Bartošovice, Bělá, Bohuslavice, Čavisov, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Lhota, Hať, Hladké Životice, Hlučín, Hodslavice, Horní Lhota, Hostašovice, Jeseník nad Odrou, Klimkovice, Kozmice, Kunín, Libhošť, Ludgeřovice, Markvartovice, Mořkov, Nový Jičín, Olbramice, Ostrava, Píšť, Rybí, Sedlnice, Stará Ves nad Ondřejnicí, Starý Jičín, Suchdol nad Odrou, Šenov, Šenov u Nového Jičína, Šilheřovice, Třinec, Václavovice, Velká Polom, Vratimov, Vřesina, Závada, Zbyslavice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
     <t>Armáda spásy, Terénní programy Adelante Ostrava</t>
   </si>
   <si>
     <t>Armáda spásy, Prevence bezdomovectví Bohumín</t>
   </si>
   <si>
     <t>Trnková 322, 73551 Bohumín, 737 215 431</t>
   </si>
   <si>
     <t>Armáda spásy, Prevence bezdomovectví Havířov</t>
   </si>
   <si>
     <t>Albrechtice, Havířov, Horní Bludovice, Horní Suchá, Těrlicko</t>
   </si>