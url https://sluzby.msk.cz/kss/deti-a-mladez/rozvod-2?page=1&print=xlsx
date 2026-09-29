--- v3 (2026-08-05)
+++ v4 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
@@ -98,60 +98,60 @@
   <si>
     <t>Palackého 741/25, 70200 Ostrava, 737 215 431</t>
   </si>
   <si>
     <t>EZRA Albrechticko, Osoblažsko, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Dívčí Hrad, Hlinka, Holčovice, Jindřichov, Město Albrechtice, Osoblaha, Vysoká</t>
   </si>
   <si>
     <t>čp. 8, 79371 Holčovice, 604 228 201, čp. 191, 79383 Jindřichov u Krnova, 604 228 201, Lázeňská 119/2, 79395 Město Albrechtice, 604 228 201, Dívčí Hrad 62, 79399 Osoblaha, 604 228 201, Hlinka 25, 79399 Osoblaha, 604 228 201, Na Náměstí 104, 79399 Osoblaha, 604 228 201, Vysoká 34, 79399 Osoblaha, 604 228 201</t>
   </si>
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
-    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
+    <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495, náměstí Míru 229, 79501 Rýmařov</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
-    <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
+    <t>Čáslavská 2092/12, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
     <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
   </si>
   <si>
     <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Bohumín</t>
   </si>
   <si>
     <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
   </si>
   <si>
     <t>Klub Nezbeda</t>
   </si>
   <si>
     <t>Frýdek-Místek</t>
   </si>
   <si>
     <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
   </si>
@@ -197,51 +197,51 @@
   <si>
     <t>Ráčkova 664/20, 71600 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež SPOLEČNĚ-JEKHETANE</t>
   </si>
   <si>
     <t>Dělnická 387/20, 70800 Ostrava, 774 482 407, Božkova 969/65, 70200 Ostrava, 774 482 407</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Vítkovice</t>
   </si>
   <si>
     <t>náměstí Jiřího z Poděbrad 779/15, 70300 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Hrušov</t>
   </si>
   <si>
     <t>Zemanská 568/3, 71200 Ostrava, 777 760 195, Hladnovská 259/128, 71200 Ostrava, 777 760 195, Bieblova 404/8, 70200 Ostrava, 777 760 195</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Liščina</t>
   </si>
   <si>
-    <t>Technická 659/10, 71100 Ostrava, 596 244 640, 777 760 199</t>
+    <t>Sodná 715/23, 71100 Ostrava, 596 244 640, 777 760 199</t>
   </si>
   <si>
     <t>Nízkoprahový klub U-kryt</t>
   </si>
   <si>
     <t>Jiřího z Poděbrad 3109, 73801 Frýdek-Místek, 558 435 637, 776 219 568</t>
   </si>
   <si>
     <t>NZDM Futra</t>
   </si>
   <si>
     <t>Orlová</t>
   </si>
   <si>
     <t>Masarykova třída 1000, 73514 Orlová, 777 988 786</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Bohumín</t>
   </si>
   <si>
     <t>Ad. Mickiewicze 67, 73581 Bohumín, 734 321 931</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Nový Jičín</t>
   </si>
@@ -315,50 +315,53 @@
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
+  </si>
+  <si>
+    <t>Čáslavská 2092/12, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>Hrabinská 458/33, 73701 Český Těšín, 703 842 051</t>
   </si>
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
@@ -1247,194 +1250,194 @@
         <v>98</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>