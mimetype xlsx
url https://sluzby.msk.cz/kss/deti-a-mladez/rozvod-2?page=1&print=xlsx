--- v1 (2026-04-06)
+++ v2 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -437,51 +437,51 @@
   <si>
     <t>Bohumín, Ostrava</t>
   </si>
   <si>
     <t>Drátovenská 246, 73551 Bohumín 5, 734 360 326, Štramberská 2871/47, 70300 Ostrava 3, 734 769 704</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE, Frýdek - Místek, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Baška, Brušperk, Bruzovice, Čeladná, Dobrá, Dobratice, Dolní Tošanovice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Hnojník, Horní Tošanovice, Hukvaldy, Janovice, Kaňovice, Kozlovice, Krásná, Lučina, Metylovice, Nižní Lhoty, Nošovice, Ostrava, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Raškovice, Řepiště, Sedliště, Staré Město, Staříč, Sviadnov, Třanovice, Vojkovice, Vyšní Lhoty, Žabeň, Žermanice</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek 1, 739 380 145</t>
   </si>
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -788,51 +788,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C55" sqref="C55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1414,59 +1414,50 @@
       <c r="A54" s="2" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
         <v>138</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>