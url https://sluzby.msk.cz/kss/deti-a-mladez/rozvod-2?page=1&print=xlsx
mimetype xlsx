--- v2 (2026-06-06)
+++ v3 (2026-08-05)
@@ -12,77 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Krizové centrum Ostrava</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Okružní 298/3, 79201 Bruntál, 725 075 432, Ruská 94/29, 70300 Ostrava 3, 596 110 882, 732 957 193</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
-    <t>Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
+    <t>Antonínovo náměstí 92, 73801 Frýdek-Místek, Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Slovenského nár. povstání 805/2, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Kopřivnice</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
     <t>Francouzská 1181/26, 74221 Kopřivnice, 737 215 431</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Krnov</t>
   </si>
   <si>
     <t>Krnov</t>
   </si>
@@ -110,86 +110,80 @@
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Bohumín</t>
+  </si>
+  <si>
+    <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
-    <t>Centrum 2296/20, 73401 Karviná, 605 596 241</t>
-[...28 lines deleted...]
-  <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
   <si>
     <t>Odry</t>
@@ -350,54 +344,54 @@
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
   <si>
     <t>SAS Tunnel</t>
   </si>
   <si>
-    <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Melč, Radkov, Svatoňovice, Větřkovice, Vítkov</t>
-[...2 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>Bohuslava Martinů 812/11, 70800 Ostrava, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -792,54 +786,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C55"/>
+  <dimension ref="A1:C54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C55" sqref="C55"/>
+      <selection activeCell="C54" sqref="C54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -931,139 +925,139 @@
         <v>26</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>57</v>
@@ -1074,384 +1068,373 @@
         <v>58</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>38</v>
+        <v>70</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>88</v>
+        <v>41</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>95</v>
+        <v>38</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>41</v>
+        <v>98</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
         <v>102</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>136</v>
+        <v>4</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>137</v>
-      </c>
-[...9 lines deleted...]
-        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>