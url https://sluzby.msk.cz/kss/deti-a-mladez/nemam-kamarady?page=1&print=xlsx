--- v3 (2026-04-06)
+++ v4 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -290,51 +290,51 @@
   <si>
     <t>POHODA Karviná</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná, 603 855 041</t>
   </si>
   <si>
     <t>Zvídálek-středisko pro mimoškolní činnost dětí a mládeže</t>
   </si>
   <si>
     <t>Hlubčická 297/3, 79401 Krnov 1, 554 611 366, 606 771 040</t>
   </si>
   <si>
     <t>Linka důvěry</t>
   </si>
   <si>
     <t>Albrechtice, Albrechtičky, Andělská Hora, Bartošovice, Baška, Bělá, Bernartice nad Odrou, Bílá, Bílčice, Bílov, Bílovec, Bítov, Bocanovice, Bohumín, Bohuslavice, Bohušov, Bolatice, Bordovice, Branka u Opavy, Brantice, Bratříkovice, Bravantice, Brumovice, Bruntál, Brušperk, Bruzovice, Březová, Břidličná, Budišov nad Budišovkou, Budišovice, Bukovec, Býkov-Láryšov, Bystřice, Čaková, Čavisov, Čeladná, Čermná ve Slezsku, Český Těšín, Darkovice, Děhylov, Dětmarovice, Dětřichov nad Bystřicí, Dívčí Hrad, Dlouhá Stráň, Dobrá, Dobratice, Dobroslavice, Dolní Benešov, Dolní Domaslavice, Dolní Lhota, Dolní Lomná, Dolní Lutyně, Dolní Moravice, Dolní Tošanovice, Dolní Životice, Doubrava, Dvorce, Frenštát pod Radhoštěm, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Fulnek, Háj ve Slezsku, Hať, Havířov, Heřmanice u Oder, Heřmánky, Heřmanovice, Hladké Životice, Hlavnice, Hlinka, Hlubočec, Hlučín, Hněvošice, Hnojník, Hodslavice, Holasovice, Holčovice, Horní Benešov, Horní Bludovice, Horní Domaslavice, Horní Lhota, Horní Lomná, Horní Město, Horní Suchá, Horní Tošanovice, Horní Životice, Hostašovice, Hošťálkovy, Hrabyně, Hradec nad Moravicí, Hrádek, Hrčava, Hukvaldy, Chlebičov, Chotěbuz, Chuchelná, Chvalíkovice, Jablunkov, Jakartovice, Jakubčovice nad Odrou, Janov, Janovice, Jeseník nad Odrou, Jezdkovice, Jindřichov, Jiříkov, Jistebník, Kaňovice, Karlova Studánka, Karlovice, Karviná, Kateřinice, Klimkovice, Kobeřice, Komorní Lhotka, Kopřivnice, Košařiska, Kozlovice, Kozmice, Krásná, Krasov, Kravaře, Krmelín, Krnov, Kružberk, Křišťanovice, Kujavy, Kunčice pod Ondřejníkem, Kunín, Kyjovice, Leskovec nad Moravicí, Lhotka, Lhotka u Litultovic, Libhošť, Lichnov, Liptaň, Litultovice, Lomnice, Luboměř, Lučina, Ludgeřovice, Ludvíkov, Malá Morávka, Malá Štáhle, Malenovice, Mankovice, Markvartovice, Melč, Město Albrechtice, Metylovice, Mezina, Mikolajice, Milíkov, Milotice nad Opavou, Mladecko, Mokré Lazce, Moravice, Morávka, Moravskoslezský Kočov, Mořkov, Mosty u Jablunkova, Mošnov, Návsí, Neplachovice, Nižní Lhoty, Nošovice, Nová Pláň, Nové Heřminovy, Nové Lublice, Nové Sedlice, Nový Jičín, Nýdek, Oborná, Odry, Olbramice, Oldřišov, Opava, Orlová, Osoblaha, Ostrava, Ostravice, Otice, Palkovice, Paskov, Pazderna, Petrovice, Petrovice u Karviné, Petřvald, Písečná, Písek, Píšť, Pražmo, Pržno, Příbor, Pstruží, Pustá Polom, Pustějov, Radkov, Raduň, Raškovice, Razová, Rohov, Ropice, Roudno, Rudná pod Pradědem, Rusín, Rybí, Rychvald, Rýmařov, Ryžoviště, Řeka, Řepiště, Sedliště, Sedlnice, Skotnice, Skřipov, Slatina, Slavkov, Slezské Pavlovice, Slezské Rudoltice, Služovice, Smilovice, Soběšovice, Sosnová, Spálov, Stará Ves, Stará Ves nad Ondřejnicí, Staré Hamry, Staré Heřminovy, Staré Město, Staré Těchanovice, Starý Jičín, Staříč, Stěbořice, Stonava, Strahovice, Střítež, Studénka, Sudice, Suchdol nad Odrou, Svatoňovice, Světlá Hora, Sviadnov, Svobodné Heřmanice, Šenov, Šenov u Nového Jičína, Šilheřovice, Široká Niva, Štáblovice, Štěpánkovice, Štítina, Štramberk, Těrlicko, Těškovice, Tichá, Tísek, Trnávka, Trojanovice, Třanovice, Třebom, Třemešná, Třinec, Tvrdkov, Uhlířov, Úvalno, Václavov u Bruntálu, Václavovice, Valšov, Velká Polom, Velká Štáhle, Velké Albrechtice, Velké Heraltice, Velké Hoštice, Vělopolí, Vendryně, Veřovice, Větřkovice, Vítkov, Vojkovice, Vratimov, Vražné, Vrbno pod Pradědem, Vrchy, Vršovice, Vřesina, Vysoká, Vyšní Lhoty, Zátor, Závada, Závišice, Zbyslavice, Žabeň, Ženklava, Žermanice, Životice u Nového Jičína</t>
   </si>
   <si>
     <t>Nemocniční 898/20, 72880 Ostrava, 737 267 939</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -641,51 +641,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1058,59 +1058,50 @@
       <c r="A35" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>