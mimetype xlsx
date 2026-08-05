--- v4 (2026-06-06)
+++ v5 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Slovenského nár. povstání 805/2, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Kopřivnice</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
@@ -92,84 +92,78 @@
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Bohumín</t>
+  </si>
+  <si>
+    <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
-  </si>
-[...28 lines deleted...]
-    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
@@ -645,54 +639,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C36"/>
+  <dimension ref="A1:C35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C36" sqref="C36"/>
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -762,139 +756,139 @@
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>51</v>
@@ -905,197 +899,186 @@
         <v>52</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>87</v>
-[...3 lines deleted...]
-      <c r="A36" s="2" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>