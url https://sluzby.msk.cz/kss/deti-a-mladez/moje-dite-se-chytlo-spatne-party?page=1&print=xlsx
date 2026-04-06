--- v2 (2026-02-04)
+++ v3 (2026-04-06)
@@ -179,51 +179,51 @@
   <si>
     <t>Nádražní 695/28, 74235 Odry, 775 886 946</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Radvanice</t>
   </si>
   <si>
     <t>Ráčkova 664/20, 71600 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež SPOLEČNĚ-JEKHETANE</t>
   </si>
   <si>
     <t>Dělnická 387/20, 70800 Ostrava, 774 482 407, Božkova 969/65, 70200 Ostrava, 774 482 407</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Vítkovice</t>
   </si>
   <si>
     <t>náměstí Jiřího z Poděbrad 779/15, 70300 Ostrava, 774 713 002</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Hrušov</t>
   </si>
   <si>
-    <t>Zemanská 568/3, 71200 Ostrava, 734 567 227, Hladnovská 259/128, 71200 Ostrava, 734 567 227, Bieblova 404/8, 70200 Ostrava, 734 567 227</t>
+    <t>Zemanská 568/3, 71200 Ostrava, 777 760 195, Hladnovská 259/128, 71200 Ostrava, 777 760 195, Bieblova 404/8, 70200 Ostrava, 777 760 195</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež-Komunitní centrum Liščina</t>
   </si>
   <si>
     <t>Technická 659/10, 71100 Ostrava, 596 244 640, 777 760 199</t>
   </si>
   <si>
     <t>Nízkoprahový klub U-kryt</t>
   </si>
   <si>
     <t>Jiřího z Poděbrad 3109, 73801 Frýdek-Místek, 558 435 637, 776 219 568</t>
   </si>
   <si>
     <t>NZDM Futra</t>
   </si>
   <si>
     <t>Orlová</t>
   </si>
   <si>
     <t>Masarykova třída 1000, 73514 Orlová, 777 988 786</t>
   </si>
   <si>
     <t>NZDM Klub Bunkr, Bohumín</t>
   </si>
@@ -641,60 +641,60 @@
   <si>
     <t>SAS Tunnel</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Melč, Radkov, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
-    <t>Nerudova 686/49, 70300 Ostrava 3, 736 609 529, Čujkovova 1718/29, 70030 Ostrava 30, 736 609 529</t>
+    <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
   <si>
-    <t>Kostelní 2080/6, 74101 Nový Jičín, 774 789 811</t>
+    <t>Štefánikova 826/7, 74101 Nový Jičín, 728 280 769</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISITENCE Karviná, Orlová</t>
   </si>
   <si>
     <t>Dětmarovice, Doubrava, Karviná, Orlová, Petrovice u Karviné, Petřvald, Stonava</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná 4, 604 642 991, Masarykova třída 900, 73514 Orlová, 604 642 991</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE Jablunkov, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Bocanovice, Bukovec, Dolní Lomná, Horní Lomná, Hrádek, Hrčava, Jablunkov, Milíkov, Mosty u Jablunkova, Návsí, Písečná, Písek</t>
   </si>
   <si>
     <t>čp. 650, 73992 Návsí, 558 320 300</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE Krnovsko, Albrechticko, Osoblažsko, Rýmařovsko</t>
   </si>
   <si>
     <t>Bohušov, Brantice, Břidličná, Býkov-Láryšov, Čaková, Dívčí Hrad, Dolní Moravice, Heřmanovice, Hlinka, Holčovice, Horní Město, Hošťálkovy, Janov, Jindřichov, Jiříkov, Krasov, Lichnov, Liptaň, Malá Morávka, Malá Štáhle, Město Albrechtice, Osoblaha, Petrovice, Rusín, Rýmařov, Ryžoviště, Slezské Pavlovice, Slezské Rudoltice, Stará Ves, Třemešná, Tvrdkov, Úvalno, Velká Štáhle, Vysoká, Zátor</t>
   </si>