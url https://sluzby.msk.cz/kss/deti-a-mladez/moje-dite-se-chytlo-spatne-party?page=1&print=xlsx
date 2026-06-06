--- v3 (2026-04-06)
+++ v4 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -548,51 +548,51 @@
   <si>
     <t>Jahnova 867/12, 70900 Ostrava, 595 054 000</t>
   </si>
   <si>
     <t>Sociálně právní poradna</t>
   </si>
   <si>
     <t>Bieblova 404/8, 70200 Ostrava, 596 128 401</t>
   </si>
   <si>
     <t>Sociální poradna ANIMA VIVA o.s.</t>
   </si>
   <si>
     <t>Hlučín, Kravaře, Opava, Vítkov</t>
   </si>
   <si>
     <t>Sušilova 1751/1, 74601 Opava 1, 739 404 544</t>
   </si>
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
-    <t>Stojanovo náměstí 1072/1, 70900 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
+    <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>Dvořákův okruh 298/21, 79401 Krnov, Lázeňská 119/2, 79395 Město Albrechtice, Klášterní 100, 79399 Osoblaha, třída Hrdinů 414/4, 79501 Rýmařov</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE Ostrava, Bohumín, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Bohumín, Ostrava</t>
   </si>
   <si>
     <t>Drátovenská 246, 73551 Bohumín 5, 734 360 326, Štramberská 2871/47, 70300 Ostrava 3, 734 769 704</t>
   </si>
   <si>
     <t>SOCIÁLNÍ ASISTENCE, Frýdek - Místek, sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Baška, Brušperk, Bruzovice, Čeladná, Dobrá, Dobratice, Dolní Tošanovice, Fryčovice, Frýdek-Místek, Frýdlant nad Ostravicí, Hnojník, Horní Tošanovice, Hukvaldy, Janovice, Kaňovice, Kozlovice, Krásná, Lučina, Metylovice, Nižní Lhoty, Nošovice, Ostrava, Ostravice, Palkovice, Paskov, Pazderna, Pržno, Raškovice, Řepiště, Sedliště, Staré Město, Staříč, Sviadnov, Třanovice, Vojkovice, Vyšní Lhoty, Žabeň, Žermanice</t>
   </si>
   <si>
     <t>Palackého 129, 73801 Frýdek-Místek 1, 739 380 145</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1052,51 +1052,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C91" sqref="C91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -2074,59 +2074,50 @@
       <c r="A90" s="2" t="s">
         <v>222</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>