--- v4 (2026-06-06)
+++ v5 (2026-08-05)
@@ -92,86 +92,80 @@
   <si>
     <t>Free klub</t>
   </si>
   <si>
     <t>Bořivojova 620/29, 71800 Ostrava 18, 731 876 683</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Bohumín</t>
+  </si>
+  <si>
+    <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>Frýdek-Místek</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
-    <t>Centrum 2296/20, 73401 Karviná, 605 596 241</t>
-[...28 lines deleted...]
-  <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
   <si>
     <t>Odry</t>
@@ -473,51 +467,51 @@
   <si>
     <t>Viaduktová 57/8, 73701 Český Těšín, 731 494 713</t>
   </si>
   <si>
     <t>Poradna Ergon</t>
   </si>
   <si>
     <t>Frýdecká 424, 73961 Třinec, 734 863 270</t>
   </si>
   <si>
     <t>Poradna Charity Ostrava</t>
   </si>
   <si>
     <t>Charvátská 785/8, 70030 Ostrava, 731 625 767</t>
   </si>
   <si>
     <t>Poradna Ostrava</t>
   </si>
   <si>
     <t>Havlíčkovo nábřeží 687/21, 70200 Ostrava, 733 535 487</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Třinec)</t>
   </si>
   <si>
-    <t>Máchova 643, 73961 Třinec, 608 615 138</t>
+    <t>1. máje 500, 73961 Třinec, 608 615 138</t>
   </si>
   <si>
     <t>Poradenské a terapeutické centrum (Karviná)</t>
   </si>
   <si>
     <t>Jurkovičova 1547/12, 73506 Karviná</t>
   </si>
   <si>
     <t>Poradna pro vztahy a rodinu – vztahové poradenství</t>
   </si>
   <si>
     <t>Syllabova 19, 70300 Ostrava, 774 724 428, Karla Pokorného 447/52a, 70800 Ostrava 8, 774 724 428</t>
   </si>
   <si>
     <t>Poradna pro ženy a dívky Frýdek-Mistek</t>
   </si>
   <si>
     <t>Malý Koloredov 811, 73801 Frýdek-Místek 1, 558 434 961, 731 752 513</t>
   </si>
   <si>
     <t>Poradna Spolku Tulipán</t>
   </si>
   <si>
     <t>Horní Suchá</t>
   </si>
@@ -566,50 +560,59 @@
   <si>
     <t>Terapeutické centrum</t>
   </si>
   <si>
     <t>Bystřice, Hnojník, Komorní Lhotka, Košařiska, Nýdek, Ostrava, Ropice, Řeka, Smilovice, Střítež, Třinec, Vělopolí, Vendryně</t>
   </si>
   <si>
     <t>Mariánskohorská 1328/29, 70200 Ostrava, 724 154 239, Družstevní 294, 73961 Třinec</t>
   </si>
   <si>
     <t>Odborné sociální poradenství v paliativní péči</t>
   </si>
   <si>
     <t>Ostravská 783, 73701 Český Těšín</t>
   </si>
   <si>
     <t>Centrum inkluze o.p.s.</t>
   </si>
   <si>
     <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Kružberk, Melč, Moravice, Nové Lublice, Radkov, Staré Těchanovice, Svatoňovice, Větřkovice, Vítkov</t>
   </si>
   <si>
     <t>Švermova /249, 74901 Vítkov, nám. Jana Zajíce /1, 74901 Vítkov</t>
   </si>
   <si>
+    <t>RUBIKON Centrum, z.ú.</t>
+  </si>
+  <si>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>U Tiskárny 515/3, 70200 Ostrava</t>
+  </si>
+  <si>
     <t>Armáda spásy, Sociálně aktivizační služby pro rodiny s dětmi Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Kopřivnice, Příbor, Štramberk</t>
   </si>
   <si>
     <t>Horní 1112/21b, 74221 Kopřivnice</t>
   </si>
   <si>
     <t>Centrum Pramínek</t>
   </si>
   <si>
     <t>Míru 1345, 73801 Frýdek-Místek, 733 676 671</t>
   </si>
   <si>
     <t>Hnízdo-Čiriklano Kher</t>
   </si>
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Charitní středisko Klíč</t>
@@ -620,54 +623,51 @@
   <si>
     <t>KLUB-KO</t>
   </si>
   <si>
     <t>U Tiskárny 515/3, 70200 Ostrava, 596 136 609</t>
   </si>
   <si>
     <t>Návrat dítěte do rodiny</t>
   </si>
   <si>
     <t>Prokešovo náměstí 618/3, 70200 Ostrava, 724 701 613</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
   </si>
   <si>
     <t>SAS Tunnel</t>
   </si>
   <si>
-    <t>Březová, Budišov nad Budišovkou, Čermná ve Slezsku, Melč, Radkov, Svatoňovice, Větřkovice, Vítkov</t>
-[...2 lines deleted...]
-    <t>Dělnická 746, 74901 Vítkov, 553 038 227, 733 183 778</t>
+    <t>Bohuslava Martinů 812/11, 70800 Ostrava, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>Sociálně aktivizační služba pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Fulnek, Heřmánky, Jakubčovice nad Odrou, jiná obec v ČR, Luboměř, Mankovice, Odry, Spálov</t>
   </si>
   <si>
     <t>Nádražní 695/28, 74235 Odry, 728 476 958</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Hlučín, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
     <t>Nerudova 686/49, 70300 Ostrava 3, 736 142 187, Čujkovova 1718/29, 70030 Ostrava 30, 736 142 187</t>
   </si>
   <si>
     <t>Sociálně aktivizační služby pro rodiny s dětmi Nový Jičín</t>
   </si>
   <si>
     <t>Bartošovice, Bernartice nad Odrou, Hladké Životice, Hodslavice, Hostašovice, Jeseník nad Odrou, Kunín, Libhošť, Mořkov, Nový Jičín, Rybí, Sedlnice, Starý Jičín, Suchdol nad Odrou, Šenov u Nového Jičína, Životice u Nového Jičína</t>
   </si>
@@ -1173,139 +1173,139 @@
         <v>20</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B11" s="2" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>51</v>
@@ -1316,711 +1316,711 @@
         <v>52</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>32</v>
+        <v>64</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>102</v>
+        <v>32</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>35</v>
+        <v>105</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>107</v>
+        <v>4</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
         <v>118</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
         <v>120</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
         <v>124</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>13</v>
+        <v>125</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>142</v>
+        <v>24</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
         <v>148</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>69</v>
+        <v>35</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
         <v>154</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>35</v>
+        <v>159</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>161</v>
+        <v>13</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>169</v>
+        <v>13</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2" t="s">
         <v>171</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="C70" s="2" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>177</v>
+        <v>24</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>202</v>
+        <v>183</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>209</v>