--- v3 (2026-04-06)
+++ v4 (2026-06-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
@@ -464,51 +464,51 @@
   <si>
     <t>Bílovec, Budišov nad Budišovkou, Frenštát pod Radhoštěm, Kopřivnice, Nový Jičín, Odry, Příbor, Vítkov</t>
   </si>
   <si>
     <t>Štefánikova 1163/12, 74221 Kopřivnice, 723 946 507</t>
   </si>
   <si>
     <t>Terénní program Ostrava</t>
   </si>
   <si>
     <t>Bohumín, Hlučín, Ostrava</t>
   </si>
   <si>
     <t>Zengrova 828/69, 70300 Ostrava 3, 774 719 357</t>
   </si>
   <si>
     <t>EXIT, terapeutická komunita</t>
   </si>
   <si>
     <t>Komorní Lhota 151, 73953 Hnojník, 734 873 868</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -815,51 +815,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C60" sqref="C60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1496,59 +1496,50 @@
       <c r="A59" s="2" t="s">
         <v>144</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>