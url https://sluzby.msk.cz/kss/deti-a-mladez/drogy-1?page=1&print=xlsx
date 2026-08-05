--- v4 (2026-06-06)
+++ v5 (2026-08-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Název služby</t>
   </si>
   <si>
     <t>Územní působnost</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Havířov</t>
   </si>
   <si>
     <t>Havířov</t>
   </si>
   <si>
     <t>Slovenského nár. povstání 805/2, 73601 Havířov, 737 215 426</t>
   </si>
   <si>
     <t>Armáda spásy, Nízkoprahové zařízení pro děti a mládež Kopřivnice</t>
   </si>
   <si>
     <t>Kopřivnice</t>
   </si>
   <si>
@@ -116,102 +116,96 @@
   <si>
     <t>Bílovec, Orlová, Ostrava, Petřvald, Studénka</t>
   </si>
   <si>
     <t>Bieblova 406/6, 70200 Ostrava, 596 111 840</t>
   </si>
   <si>
     <t>Hope House, z.s.</t>
   </si>
   <si>
     <t>Břidličná, Rýmařov</t>
   </si>
   <si>
     <t>Školní 178, 79351 Břidličná, 725 958 495, Sokolovská 143, 79351 Břidličná, 725 958 495</t>
   </si>
   <si>
     <t>Charitní středisko "Maják"</t>
   </si>
   <si>
     <t>Český Těšín</t>
   </si>
   <si>
     <t>Jablunkovská 997/84, 73701 Český Těšín 1, 739 184 830</t>
   </si>
   <si>
-    <t>Charitní středisko "Kometa"</t>
+    <t>Charitní středisko M. Magone-nizkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Václava Košaře 249/12a, 70030 Ostrava, 599 527 250</t>
+  </si>
+  <si>
+    <t>KANAAN Bohumín, nízkoprahové zařízení pro děti a mládež</t>
+  </si>
+  <si>
+    <t>Bohumín</t>
+  </si>
+  <si>
+    <t>Drátovenská 246, 73551 Bohumín, 733 625 556</t>
+  </si>
+  <si>
+    <t>Klub Nezbeda</t>
+  </si>
+  <si>
+    <t>F. Čejky 450, 73801 Frýdek-Místek, 733 433 177</t>
+  </si>
+  <si>
+    <t>KLUB ON LINE Karviná, nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Karviná</t>
   </si>
   <si>
-    <t>Centrum 2296/20, 73401 Karviná, 605 596 241</t>
-[...25 lines deleted...]
-  <si>
     <t>V Aleji 435/12, 73401 Karviná, 731 428 974</t>
   </si>
   <si>
     <t>Krizové a kontaktní centrum "Pod slunečníkem" o.p.s.</t>
   </si>
   <si>
     <t>Opava</t>
   </si>
   <si>
     <t>Přemyslovců 16/32, 74707 Opava, 553 718 487</t>
   </si>
   <si>
     <t>Krizové centrum pro děti a rodinu</t>
   </si>
   <si>
     <t>Čavisov, Dolní Lhota, Frýdek-Místek, Horní Lhota, Karviná, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
   </si>
   <si>
-    <t>Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
+    <t>Antonínovo náměstí 92, 73801 Frýdek-Místek, Syllabova 1161/19, 70300 Vítkovice, 778 111 281, 778 421 223</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení dětí a mládeže</t>
   </si>
   <si>
     <t>Mírová 1434/27, 73506 Karviná, 731 310 286</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež</t>
   </si>
   <si>
     <t>Betonářská 790/12, 71200 Ostrava, 731 609 868, Holvekova 204/44, 71800 Ostrava, 731 609 868</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež - CARAVAN</t>
   </si>
   <si>
     <t>Čsl. armády 808/43b, 79401 Krnov, 735 171 001</t>
   </si>
   <si>
     <t>Nízkoprahové zařízení pro děti a mládež Manhattan Odry</t>
   </si>
   <si>
     <t>Odry</t>
   </si>
@@ -330,50 +324,59 @@
     <t>Bruntál</t>
   </si>
   <si>
     <t>Dr. E. Beneše 309/47, 79201 Bruntál, 775 096 710</t>
   </si>
   <si>
     <t>POHODA Karviná</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná, 603 855 041</t>
   </si>
   <si>
     <t>Rebel</t>
   </si>
   <si>
     <t>Husova 3294, 73801 Frýdek-Místek 1, 739 002 785</t>
   </si>
   <si>
     <t>SAS Elim Opava</t>
   </si>
   <si>
     <t>Bělá, Bohuslavice, Bolatice, Branka u Opavy, Bratříkovice, Brumovice, Březová, Budišov nad Budišovkou, Budišovice, Čermná ve Slezsku, Darkovice, Děhylov, Dobroslavice, Dolní Benešov, Dolní Životice, Háj ve Slezsku, Hať, Hlavnice, Hlubočec, Hlučín, Hněvošice, Holasovice, Hrabyně, Hradec nad Moravicí, Chlebičov, Chuchelná, Chvalíkovice, Jakartovice, Jezdkovice, Kobeřice, Kozmice, Kravaře, Kružberk, Kyjovice, Lhotka u Litultovic, Litultovice, Ludgeřovice, Markvartovice, Melč, Mikolajice, Mladecko, Mokré Lazce, Moravice, Neplachovice, Nové Lublice, Nové Sedlice, Oldřišov, Opava, Otice, Píšť, Pustá Polom, Radkov, Raduň, Rohov, Skřipov, Slavkov, Služovice, Sosnová, Staré Těchanovice, Stěbořice, Strahovice, Sudice, Svatoňovice, Šilheřovice, Štáblovice, Štěpánkovice, Štítina, Těškovice, Třebom, Uhlířov, Velké Heraltice, Velké Hoštice, Větřkovice, Vítkov, Vršovice, Vřesina, Závada</t>
   </si>
   <si>
     <t>Rolnická 1636/21a, 74705 Opava, 775 591 986</t>
+  </si>
+  <si>
+    <t>SAS Tunnel</t>
+  </si>
+  <si>
+    <t>Čavisov, Dolní Lhota, Horní Lhota, Klimkovice, Olbramice, Ostrava, Stará Ves nad Ondřejnicí, Šenov, Václavovice, Velká Polom, Vratimov, Vřesina, Zbyslavice</t>
+  </si>
+  <si>
+    <t>Bohuslava Martinů 812/11, 70800 Ostrava, 553 038 227, 733 183 778</t>
   </si>
   <si>
     <t>SLUNCE- služby nízkoprahového centra</t>
   </si>
   <si>
     <t>nám. Hrdinů 926/9, 79401 Krnov 1, 554 620 177, 608 868 460, E. F. Buriana 908/1, 79401 Krnov 1, 554 620 177, 608 868 460</t>
   </si>
   <si>
     <t>Služby drogové prevence OPEN HOUSE</t>
   </si>
   <si>
     <t>Bruntál, Kravaře, Vrbno pod Pradědem</t>
   </si>
   <si>
     <t>Zahradní 1455/1, 79201 Bruntál 1, 775 096 710, Zámecké náměstí 1/13, 79401 Krnov 1, 775 096 714, Husova 469, 79326 Vrbno pod Pradědem, 775 096 714</t>
   </si>
   <si>
     <t>STREETWORK ON LINE Karviná, terénní program</t>
   </si>
   <si>
     <t>V Aleji 435/12, 73401 Karviná 4, 731 428 974</t>
   </si>
   <si>
     <t>Streetwork v Třinci</t>
   </si>
@@ -969,161 +972,161 @@
         <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" s="2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>64</v>
@@ -1134,406 +1137,406 @@
         <v>65</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="C36" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
         <v>99</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>